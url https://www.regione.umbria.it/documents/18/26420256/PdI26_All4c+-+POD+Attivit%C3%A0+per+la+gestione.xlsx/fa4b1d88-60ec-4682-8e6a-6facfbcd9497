--- v0 (2026-08-12)
+++ v1 (2026-09-23)
@@ -12,85 +12,84 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Drive condivisi\Sistemi produttivi\Sezione Simone\AVVISO POLI DI INNOVAZIONE 2026\2_AVVISO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A34A470-2E72-4D22-A69F-F442F54221A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C13C5ECE-71E3-4514-8CC9-1D3DC13FC0A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="808" xr2:uid="{0C75C06F-53F5-4946-A2EE-3CD2B15CB743}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="808" xr2:uid="{0C75C06F-53F5-4946-A2EE-3CD2B15CB743}"/>
   </bookViews>
   <sheets>
     <sheet name="Riepilogo" sheetId="1" r:id="rId1"/>
     <sheet name="Animazione" sheetId="2" r:id="rId2"/>
     <sheet name="GAANT Animazione" sheetId="13" r:id="rId3"/>
     <sheet name="Marketing" sheetId="11" r:id="rId4"/>
     <sheet name="GAANT Marketing" sheetId="16" r:id="rId5"/>
     <sheet name="Gestione infrastrutture" sheetId="12" r:id="rId6"/>
     <sheet name="GAANT Gestione Infrastrutture" sheetId="17" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Animazione!$A$1:$M$130</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'GAANT Animazione'!$A$1:$BI$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'GAANT Gestione Infrastrutture'!$A$1:$BI$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'GAANT Marketing'!$A$1:$BI$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Gestione infrastrutture'!$A$1:$M$129</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Marketing!$A$1:$M$129</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Riepilogo!$A$1:$J$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A57" i="1" l="1"/>
-  <c r="A129" i="11"/>
+  <c r="A129" i="11" l="1"/>
   <c r="A127" i="11"/>
   <c r="A125" i="11"/>
   <c r="A128" i="12"/>
   <c r="A127" i="12"/>
   <c r="H36" i="2"/>
   <c r="E47" i="1" l="1"/>
   <c r="M92" i="12"/>
   <c r="M93" i="12"/>
   <c r="M94" i="12"/>
   <c r="M95" i="12"/>
   <c r="M96" i="12"/>
   <c r="M97" i="12"/>
   <c r="M98" i="12"/>
   <c r="M99" i="12"/>
   <c r="M100" i="12"/>
   <c r="M101" i="12"/>
   <c r="M52" i="12"/>
   <c r="M53" i="12"/>
   <c r="M54" i="12"/>
   <c r="M55" i="12"/>
   <c r="M56" i="12"/>
   <c r="M57" i="12"/>
   <c r="M58" i="12"/>
   <c r="M59" i="12"/>
   <c r="M60" i="12"/>
@@ -479,51 +478,50 @@
   <c r="J19" i="1"/>
   <c r="I25" i="1"/>
   <c r="J21" i="1"/>
   <c r="J18" i="1"/>
   <c r="J42" i="1" s="1"/>
   <c r="H25" i="1"/>
   <c r="J22" i="1"/>
   <c r="G25" i="1"/>
   <c r="M114" i="2"/>
   <c r="M74" i="2"/>
   <c r="H34" i="2"/>
   <c r="A123" i="11" l="1"/>
   <c r="J20" i="1"/>
   <c r="J43" i="1" s="1"/>
   <c r="J28" i="1"/>
   <c r="A30" i="1" s="1"/>
   <c r="A124" i="2"/>
   <c r="E25" i="1"/>
   <c r="J29" i="1"/>
   <c r="J25" i="1" l="1"/>
   <c r="J45" i="1" s="1"/>
   <c r="E51" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
   <c r="J27" i="1" l="1"/>
   <c r="J47" i="1" s="1"/>
-  <c r="E52" i="1" s="1"/>
   <c r="A59" i="1"/>
   <c r="A29" i="1"/>
   <c r="A58" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="184">
   <si>
     <t xml:space="preserve">Piano Operativo di Dettaglio </t>
   </si>
   <si>
     <t>Denominazione Polo di innovazione</t>
   </si>
   <si>
     <t>Tipologia di spesa</t>
   </si>
   <si>
     <t>Compilare soltanto le parti evidenzite in celeste</t>
   </si>
   <si>
     <t>Diagramma di GAANT</t>
   </si>
   <si>
     <t>Partita IVA</t>
@@ -1463,66 +1461,72 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1899,51 +1903,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="170">
+  <cellXfs count="171">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2449,50 +2453,54 @@
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Percentuale" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
@@ -2798,52 +2806,52 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9D377B6-9246-4447-87E6-776B5A808039}">
   <dimension ref="A1:K60"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+    <sheetView tabSelected="1" topLeftCell="A42" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <selection activeCell="G50" sqref="G50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="3" width="8.88671875" style="1"/>
     <col min="4" max="4" width="40" style="1" customWidth="1"/>
     <col min="5" max="10" width="19.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="18.109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="3" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A2" s="106" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="106"/>
       <c r="C2" s="106"/>
       <c r="D2" s="106"/>
       <c r="E2" s="106"/>
       <c r="F2" s="106"/>
@@ -3499,115 +3507,109 @@
     </row>
     <row r="49" spans="1:10" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="131" t="s">
         <v>181</v>
       </c>
       <c r="B49" s="131"/>
       <c r="C49" s="131"/>
       <c r="D49" s="132"/>
       <c r="E49" s="72"/>
       <c r="F49" s="90"/>
     </row>
     <row r="50" spans="1:10" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
     <row r="51" spans="1:10" s="82" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="84" t="s">
         <v>169</v>
       </c>
       <c r="E51" s="83">
         <f>E47+J45</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10" s="82" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="84" t="s">
         <v>180</v>
       </c>
-      <c r="E52" s="83">
-[...2 lines deleted...]
-      </c>
+      <c r="E52" s="170"/>
     </row>
     <row r="53" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="54" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="130" t="s">
         <v>170</v>
       </c>
       <c r="B54" s="130"/>
       <c r="C54" s="130"/>
       <c r="D54" s="130"/>
       <c r="E54" s="130"/>
       <c r="F54" s="130"/>
       <c r="G54" s="130"/>
       <c r="H54" s="130"/>
       <c r="I54" s="130"/>
       <c r="J54" s="130"/>
     </row>
     <row r="55" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="130" t="s">
         <v>171</v>
       </c>
       <c r="B55" s="130"/>
       <c r="C55" s="130"/>
       <c r="D55" s="130"/>
       <c r="E55" s="130"/>
       <c r="F55" s="130"/>
       <c r="G55" s="130"/>
       <c r="H55" s="130"/>
       <c r="I55" s="130"/>
       <c r="J55" s="130"/>
     </row>
     <row r="56" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A57" s="26" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="A57" s="26"/>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="26" t="str">
         <f>IF(E42&gt;(E51*10%),"Attenzione! Il costo complessivo della spesa per Terreni eccede il 10% del valore complessivo del Progetto. Apportare correzione!!!","")</f>
         <v/>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A59" s="26" t="str">
         <f>IF(E47&gt;(E51*50%),"Attenzione! Il costo complessivo della spesa per le attività riferite alla creazione o ammodernamento del Polo di innovazione eccede il 50% del valore complessivo del Progetto. Apportare correzione!!!","")</f>
         <v/>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A60" s="26" t="str">
         <f>IF(AND(E51&lt;&gt;0,E51&lt;500000),"Il valore complessivo del Progetto è inferiore alla soglia minima ammissibile di € 500.000,00. Apportare correzioni!!!",IF(E51&gt;500000,"",""))</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SLbnGvER8W+iKakXpFzS0yJ8TRq0MF4SzeuHTiZv3TxKkRcZtAIWgTiUEiBVeZrp/T04EbabwZnLuOI1tm54kA==" saltValue="AoeW20oNogZr1u2eUD4BVQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="q8tqI43a32yUaDO9zt4huQWUX7Ky5j2bAaj9aftBDD/UDKPqxmvfETOlEl2vaMiO9xpQHti/Mrkb8fzL66vQSQ==" saltValue="X2j9sbTgBCVqVjN18S+qvQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
   <mergeCells count="27">
     <mergeCell ref="A40:J40"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A54:J54"/>
     <mergeCell ref="A49:D49"/>
     <mergeCell ref="A55:J55"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A45:D45"/>
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="F41:I41"/>
     <mergeCell ref="F42:I42"/>
     <mergeCell ref="F43:I43"/>
     <mergeCell ref="F44:I44"/>
     <mergeCell ref="F45:I45"/>
     <mergeCell ref="A22:C24"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A16:C18"/>