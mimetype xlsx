--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4691B2FD-6B80-4F03-AD68-727A181B4506}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0371FA5D-9E29-4F07-B663-53AA45385FBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
     <sheet name="Foglio2" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="173">
   <si>
     <t>funzioni attribuite - attività svolte in favore dell'Amministrazione Regionale - attività di servizio pubblico affidate</t>
   </si>
   <si>
     <t>misura della eventuale partecipazione dell'Amministrazione</t>
   </si>
   <si>
     <t>durata dell'impegno</t>
   </si>
   <si>
     <t>numero dei rappresentanti dell'amministrazione negli organi di governo</t>
   </si>
@@ -705,89 +705,66 @@
   <si>
     <t>DPGR 34/2025 - Per l’incarico  dell'A.U. Paolo Fratini con DGR n. 342/2025 la Giunta regionale ha stabilito in euro 65.000,00 annui/lordi l’indennità da corrispondere all’Amministratore unico, oltre all’indennità di risultato fino ad un massimo del 20%.</t>
   </si>
   <si>
     <t>//</t>
   </si>
   <si>
     <t xml:space="preserve">Amministratore Unico  Giacomo Leonello Leonelli con  DGR n. 183/2025 - D.P.G.R. 23/2025 - nomina  </t>
   </si>
   <si>
     <t>Ai sensi della deliberazione n. 183/2025 la Giunta regionale ha determinato, ai sensi
 dell’articolo 20-quater della l.r. 6/2006, il compenso da corrispondere per l’incarico in questione nella misura del 50% dell’indennità spettante al Consigliere regionale, al lordo delle ritenute di legge ed in misura omnicomprensiva, articolato in una parte fissa, nella misura dell’ottanta per cento, e in una parte variabile commisurata ai risultati.</t>
   </si>
   <si>
     <t>Fabrizio Vagnetti, Commissario liquidatore unico, con deliberazione della Giunta regionale n. 924 del 18 settembre 2025 designazione e con DPGR 1 ottobre 2025, n. 74, nomina.</t>
   </si>
   <si>
     <t xml:space="preserve">DPGR 74/2025: Al Commissario liquidatore unico delle Comunità montane dell’Umbria spetta un compenso omnicomprensivo lordo pari a euro 50.000,00 da
 corrispondere in 12 mensilità, determinato sulla base di quanto prescritto dall’articolo 64, comma 9-bis della l.r. 18/ 2011 cos ì come modificato dalla l.r. 17/ 2022, con oneri a cui s i fa fronte con gli s tanziamenti di cui all’articolo 4 della l.r. 18/ 2017.
 </t>
   </si>
   <si>
     <t>Amministratore unico Joseph Flagiello con DGR 16 maggio2025, n. 457, su deliberazione dell’Assemblea del Consorzio n. 136/2025</t>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">Onere complessivo gravante per l'anno 2024 sul bilancio della Regione Umbria (SOMMA IMPEGNATA).
+    <t xml:space="preserve">Onere complessivo gravante per l'anno 2025 sul bilancio della Regione Umbria (SOMMA IMPEGNATA).
 </t>
-    </r>
-[...20 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;€&quot;\ #,##0.00;\-&quot;€&quot;\ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;€&quot;\ #,##0.00;[Red]\-&quot;€&quot;\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;€&quot;\ #,##0.00"/>
     <numFmt numFmtId="167" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -823,57 +800,50 @@
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1076,169 +1046,169 @@
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Migliaia 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Migliaia 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Migliaia 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Migliaia 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Migliaia 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Migliaia 6" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1510,1125 +1480,1125 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cedrav.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ospedale.perugia.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ospedale.perugia.it/pagine/bilanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpa.umbria.it/pagine/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uslumbria2.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afor.umbria.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auriumbria.it/organi/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.halleyweb.com/cedrav/zf/index.php/trasparenza/index/index/categoria/174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://servizi.villaumbra.it/categorie/titolari-di-incarichi-politici-di-amministrazione-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQh84k_h-4x67zsnCzruY00OBl_FxMFvIPqXzr5eEk3SCdi15tIulpcjc_YfJ0tN5fZSGz7qOW96AMe/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085942705&amp;usg=AOvVaw23pTT2H75NNGkQH1SqfMf4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://at.adisu.umbria.it/trasparenza/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://villaumbra.it/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpa.umbria.it/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/aumbrfdr/zf/index.php/trasparenza/index/index/categoria/120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uslumbria1.it/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teverenera.it/trasp/at/content/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/78" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQNmuj0mKUalIzgGHVa0RfP4ZI5SnL2Olw0g_5EORr6q0RyV0cTa16sDGIyAGXB3mVPi3c3Bic-rgmJ/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085943282&amp;usg=AOvVaw1t5NzhzjT0Bxh76uoa0BOD" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaut.it/amministrazione-trasparente-eaut/organizzazione/titolari-di-incarichi-politici-di-amministrazione-di-direzione-o-di-governo-2022-2027/decreto-nomina-cda-_del_presidente_n-169_del_12-08-2022/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adisu.umbria.it/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bonificaumbra.it/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teverenera.it/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ater.umbria.it/index.php/home/ater/amm-ne-trasparente/bilanci.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2.gazzettaamministrativa.it/opencms/opencms/_gazzetta_amministrativa/amministrazione_trasparente/_umbria/_comunita___montana_valnerina/130_bila/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/78" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uslumbria1.it/ammtrasparente/bilanci/bilancio-preventivo-e-consuntivo/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQNmuj0mKUalIzgGHVa0RfP4ZI5SnL2Olw0g_5EORr6q0RyV0cTa16sDGIyAGXB3mVPi3c3Bic-rgmJ/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085943282&amp;usg=AOvVaw1t5NzhzjT0Bxh76uoa0BOD" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/e/2PACX-1vTTdKbA92NxzyRrsHHl2le9DszSKeYPzDgsAgFyOnpBWDqnvtf8rqoZii2GZdMzgDIYrr2VhMIsdQSU/pub" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onat.it/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umbraflor.it/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenziaumbriaricerche.it/ammtrasp/bilanci/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ater.umbria.it/index.php/home/ater/amm-ne-trasparente/organizzazione.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/hh/index.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://servizi.villaumbra.it/categorie/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onat.it/AmministrazioneTrasparente/Bilanci.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaut.it/categoria-documenti/bilanci/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.izsum.it/IZSUM/Common/pages01/wfContentLinkDownload.aspx?IDMAP=3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aospterni.it/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpalregioneumbria.it/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aospterni.it/ammtrasparente/bilanci/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivaioumbria.it/amministrazione-trasparente/bilanci-preventivi-e-consuntivi/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.bonificaumbra.it/amministrazione-trasparente.php?pag=6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQh84k_h-4x67zsnCzruY00OBl_FxMFvIPqXzr5eEk3SCdi15tIulpcjc_YfJ0tN5fZSGz7qOW96AMe/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085942705&amp;usg=AOvVaw23pTT2H75NNGkQH1SqfMf4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaut.it/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bonificachiana.it/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.izsum.it/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uslumbria2.it/amministrazione-trasparente/bilanci-001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bonificachiana.it/amministrazione-trasparente/bilanci/bilancio%20preventivo%20e%20consuntivo/5203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.urbi.it/urbi/progs/urp/ur1UR033.sto?DB_NAME=n1200252&amp;NodoSel=48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://servizi.villaumbra.it/MC-API/Risorse/StreamRisorsa.ashx?guid=4e94b7f4-eeda-4a7b-ad43-6236e9e4749c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/e/2PACX-1vQEwyIMVJoUuTeiD1Px3eDOfPy9loyjWxFPq4KW2MxY7Edtn0KCmGjJvvMkZ2wWEbekkEbnVnh5MTje/pub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaut.it/chi-siamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.izsum.it/moduli/downloadFile.php?file=oggetto_allegati/231971311560O__OALL.+A%29+RELAZIONE+ILLUSTRATIVA+BEP2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aur-umbria.it/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ater.umbria.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auriumbria.it/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.halleyweb.com/cedrav/zf/index.php/trasparenza/index/index/categoria/119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpalregioneumbria.it/amministrazionetrasparente/bilanci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/e/2PACX-1vQEwyIMVJoUuTeiD1Px3eDOfPy9loyjWxFPq4KW2MxY7Edtn0KCmGjJvvMkZ2wWEbekkEbnVnh5MTje/pub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.izsum.it/pagina731_bilancio-preventivo-e-consuntivo.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.bonificaumbra.it/amministrazione-trasparente.php?pag=122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cedrav.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ospedale.perugia.it/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ospedale.perugia.it/pagine/bilanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpa.umbria.it/pagine/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uslumbria2.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afor.umbria.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auriumbria.it/organi/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.halleyweb.com/cedrav/zf/index.php/trasparenza/index/index/categoria/174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://servizi.villaumbra.it/categorie/titolari-di-incarichi-politici-di-amministrazione-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQh84k_h-4x67zsnCzruY00OBl_FxMFvIPqXzr5eEk3SCdi15tIulpcjc_YfJ0tN5fZSGz7qOW96AMe/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085942705&amp;usg=AOvVaw23pTT2H75NNGkQH1SqfMf4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://at.adisu.umbria.it/trasparenza/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://villaumbra.it/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpa.umbria.it/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/aumbrfdr/zf/index.php/trasparenza/index/index/categoria/120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teverenera.it/trasp/at/content/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teverenera.it/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ater.umbria.it/index.php/home/ater/amm-ne-trasparente/bilanci.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ww2.gazzettaamministrativa.it/opencms/opencms/_gazzetta_amministrativa/amministrazione_trasparente/_umbria/_comunita___montana_valnerina/130_bila/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/78" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uslumbria1.it/ammtrasparente/bilanci/bilancio-preventivo-e-consuntivo/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQNmuj0mKUalIzgGHVa0RfP4ZI5SnL2Olw0g_5EORr6q0RyV0cTa16sDGIyAGXB3mVPi3c3Bic-rgmJ/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085943282&amp;usg=AOvVaw1t5NzhzjT0Bxh76uoa0BOD" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/e/2PACX-1vTTdKbA92NxzyRrsHHl2le9DszSKeYPzDgsAgFyOnpBWDqnvtf8rqoZii2GZdMzgDIYrr2VhMIsdQSU/pub" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onat.it/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaut.it/categoria-documenti/bilanci/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aospterni.it/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bonificachiana.it/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.izsum.it/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uslumbria2.it/amministrazione-trasparente/bilanci-001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bonificachiana.it/amministrazione-trasparente/bilanci/bilancio%20preventivo%20e%20consuntivo/5203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.urbi.it/urbi/progs/urp/ur1UR033.sto?DB_NAME=n1200252&amp;NodoSel=48" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://servizi.villaumbra.it/MC-API/Risorse/StreamRisorsa.ashx?guid=4e94b7f4-eeda-4a7b-ad43-6236e9e4749c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/e/2PACX-1vQEwyIMVJoUuTeiD1Px3eDOfPy9loyjWxFPq4KW2MxY7Edtn0KCmGjJvvMkZ2wWEbekkEbnVnh5MTje/pub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaut.it/chi-siamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.izsum.it/moduli/downloadFile.php?file=oggetto_allegati/231971311560O__OALL.+A%29+RELAZIONE+ILLUSTRATIVA+BEP2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aur-umbria.it/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ater.umbria.it/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.auriumbria.it/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.halleyweb.com/cedrav/zf/index.php/trasparenza/index/index/categoria/119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpalregioneumbria.it/amministrazionetrasparente/bilanci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/e/2PACX-1vQEwyIMVJoUuTeiD1Px3eDOfPy9loyjWxFPq4KW2MxY7Edtn0KCmGjJvvMkZ2wWEbekkEbnVnh5MTje/pub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.izsum.it/pagina731_bilancio-preventivo-e-consuntivo.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.bonificaumbra.it/amministrazione-trasparente.php?pag=122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uslumbria1.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/zf/index.php/trasparenza/index/index/categoria/78" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQNmuj0mKUalIzgGHVa0RfP4ZI5SnL2Olw0g_5EORr6q0RyV0cTa16sDGIyAGXB3mVPi3c3Bic-rgmJ/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085943282&amp;usg=AOvVaw1t5NzhzjT0Bxh76uoa0BOD" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaut.it/amministrazione-trasparente-eaut/organizzazione/titolari-di-incarichi-politici-di-amministrazione-di-direzione-o-di-governo-2022-2027/decreto-nomina-cda-_del_presidente_n-169_del_12-08-2022/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adisu.umbria.it/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bonificaumbra.it/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umbraflor.it/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenziaumbriaricerche.it/ammtrasp/bilanci/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ater.umbria.it/index.php/home/ater/amm-ne-trasparente/organizzazione.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halleyweb.com/cporeumb/hh/index.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://servizi.villaumbra.it/categorie/bilancio-preventivo-e-consuntivo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onat.it/AmministrazioneTrasparente/Bilanci.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.izsum.it/IZSUM/Common/pages01/wfContentLinkDownload.aspx?IDMAP=3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arpalregioneumbria.it/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aospterni.it/ammtrasparente/bilanci/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivaioumbria.it/amministrazione-trasparente/bilanci-preventivi-e-consuntivi/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old.bonificaumbra.it/amministrazione-trasparente.php?pag=6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://docs.google.com/document/d/e/2PACX-1vQh84k_h-4x67zsnCzruY00OBl_FxMFvIPqXzr5eEk3SCdi15tIulpcjc_YfJ0tN5fZSGz7qOW96AMe/pub&amp;sa=D&amp;source=editors&amp;ust=1741707085942705&amp;usg=AOvVaw23pTT2H75NNGkQH1SqfMf4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaut.it/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D17" sqref="D17:D18"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A31" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="34.6640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="100.6640625" customWidth="1"/>
     <col min="3" max="3" width="15.44140625" style="38" customWidth="1"/>
     <col min="4" max="4" width="37.6640625" customWidth="1"/>
-    <col min="5" max="5" width="42" style="92" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42" style="58" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.33203125" customWidth="1"/>
     <col min="7" max="7" width="50.6640625" style="24" customWidth="1"/>
     <col min="8" max="8" width="18.88671875" customWidth="1"/>
     <col min="9" max="9" width="23.109375" customWidth="1"/>
     <col min="10" max="10" width="40.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="22.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="82.8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="83" t="s">
+      <c r="E1" s="53" t="s">
         <v>172</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="219.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="84">
-        <v>21176132.449999999</v>
+      <c r="E2" s="54">
+        <v>22209480.140000001</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>93</v>
       </c>
       <c r="G2" s="41" t="s">
         <v>117</v>
       </c>
       <c r="H2" s="12" t="s">
         <v>132</v>
       </c>
       <c r="I2" s="30" t="s">
         <v>167</v>
       </c>
       <c r="J2" s="41" t="s">
         <v>168</v>
       </c>
       <c r="K2" s="10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="229.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="84">
-        <v>18984265.91</v>
+      <c r="E3" s="54">
+        <v>20443052.149999999</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>93</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>62</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>133</v>
       </c>
       <c r="J3" s="42" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="47"/>
     </row>
     <row r="4" spans="1:12" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>63</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="84">
-        <v>15378094.84</v>
+      <c r="E4" s="54">
+        <v>16165723.76</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G4" s="42" t="s">
         <v>135</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>136</v>
       </c>
       <c r="J4" s="44" t="s">
         <v>137</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="84">
-        <v>20935362.899999999</v>
+      <c r="E5" s="54">
+        <v>35239248.770000003</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>140</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>141</v>
       </c>
       <c r="J5" s="45" t="s">
         <v>142</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="189" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="84">
-        <v>22116812.239999998</v>
+      <c r="E6" s="54">
+        <v>17243847.559999999</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>143</v>
       </c>
       <c r="G6" s="50" t="s">
         <v>144</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>79</v>
       </c>
       <c r="J6" s="27" t="s">
         <v>145</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="330" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="52" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>67</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>92</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="85">
-        <v>543000</v>
+      <c r="E7" s="55">
+        <v>546000</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>146</v>
       </c>
       <c r="G7" s="50" t="s">
         <v>147</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>80</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>148</v>
       </c>
       <c r="J7" s="50" t="s">
         <v>149</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="9"/>
     </row>
     <row r="8" spans="1:12" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="84">
-        <v>0</v>
+      <c r="E8" s="54">
+        <v>444809.24</v>
       </c>
       <c r="F8" s="43" t="s">
         <v>96</v>
       </c>
       <c r="G8" s="4"/>
       <c r="H8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="23" t="s">
         <v>100</v>
       </c>
       <c r="J8" s="11"/>
       <c r="K8" s="2" t="s">
         <v>118</v>
       </c>
       <c r="L8" s="9"/>
     </row>
     <row r="9" spans="1:12" ht="208.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="70" t="s">
+      <c r="A9" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="C9" s="72" t="s">
+      <c r="C9" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="D9" s="55" t="s">
+      <c r="D9" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="86">
-[...2 lines deleted...]
-      <c r="F9" s="55" t="s">
+      <c r="E9" s="67">
+        <v>326609517.61000001</v>
+      </c>
+      <c r="F9" s="70" t="s">
         <v>95</v>
       </c>
-      <c r="G9" s="57" t="s">
+      <c r="G9" s="61" t="s">
         <v>150</v>
       </c>
-      <c r="H9" s="66" t="s">
+      <c r="H9" s="84" t="s">
         <v>81</v>
       </c>
-      <c r="I9" s="57" t="s">
+      <c r="I9" s="61" t="s">
         <v>151</v>
       </c>
-      <c r="J9" s="68" t="s">
+      <c r="J9" s="86" t="s">
         <v>152</v>
       </c>
-      <c r="K9" s="53" t="s">
+      <c r="K9" s="88" t="s">
         <v>28</v>
       </c>
       <c r="L9" s="9"/>
     </row>
     <row r="10" spans="1:12" ht="95.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="71"/>
-[...9 lines deleted...]
-      <c r="K10" s="54"/>
+      <c r="A10" s="64"/>
+      <c r="B10" s="62"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="68"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="62"/>
+      <c r="H10" s="85"/>
+      <c r="I10" s="62"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="89"/>
       <c r="L10" s="9" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="62" t="s">
+      <c r="B11" s="77" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="77" t="s">
+      <c r="C11" s="78" t="s">
         <v>92</v>
       </c>
-      <c r="D11" s="74" t="s">
+      <c r="D11" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="88">
-[...2 lines deleted...]
-      <c r="F11" s="74" t="s">
+      <c r="E11" s="82">
+        <v>197219935.28</v>
+      </c>
+      <c r="F11" s="79" t="s">
         <v>94</v>
       </c>
-      <c r="G11" s="57" t="s">
+      <c r="G11" s="61" t="s">
         <v>154</v>
       </c>
-      <c r="H11" s="75" t="s">
+      <c r="H11" s="83" t="s">
         <v>101</v>
       </c>
-      <c r="I11" s="62" t="s">
+      <c r="I11" s="77" t="s">
         <v>155</v>
       </c>
-      <c r="J11" s="62" t="s">
+      <c r="J11" s="77" t="s">
         <v>153</v>
       </c>
-      <c r="K11" s="63" t="s">
+      <c r="K11" s="90" t="s">
         <v>30</v>
       </c>
       <c r="L11" s="9"/>
     </row>
     <row r="12" spans="1:12" ht="257.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="76"/>
-      <c r="B12" s="62"/>
-[...8 lines deleted...]
-      <c r="K12" s="63"/>
+      <c r="B12" s="77"/>
+      <c r="C12" s="78"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="82"/>
+      <c r="F12" s="79"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="83"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="90"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A13" s="78" t="s">
+      <c r="A13" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="B13" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="79" t="s">
+      <c r="C13" s="81" t="s">
         <v>92</v>
       </c>
-      <c r="D13" s="80" t="s">
+      <c r="D13" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="E13" s="89">
-[...2 lines deleted...]
-      <c r="F13" s="80" t="s">
+      <c r="E13" s="72">
+        <v>704991048.16999996</v>
+      </c>
+      <c r="F13" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="G13" s="57" t="s">
+      <c r="G13" s="61" t="s">
         <v>156</v>
       </c>
-      <c r="H13" s="81" t="s">
+      <c r="H13" s="74" t="s">
         <v>102</v>
       </c>
-      <c r="I13" s="61" t="s">
+      <c r="I13" s="69" t="s">
         <v>159</v>
       </c>
-      <c r="J13" s="61" t="s">
+      <c r="J13" s="69" t="s">
         <v>157</v>
       </c>
-      <c r="K13" s="64" t="s">
+      <c r="K13" s="91" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="9"/>
     </row>
     <row r="14" spans="1:12" ht="273.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="71"/>
-[...9 lines deleted...]
-      <c r="K14" s="65"/>
+      <c r="A14" s="64"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="66"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="68"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="75"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="60"/>
     </row>
     <row r="15" spans="1:12" ht="149.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="70" t="s">
+      <c r="A15" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="61" t="s">
+      <c r="B15" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="72" t="s">
+      <c r="C15" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="D15" s="55" t="s">
+      <c r="D15" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="86">
-[...2 lines deleted...]
-      <c r="F15" s="55" t="s">
+      <c r="E15" s="67">
+        <v>585010687.35000002</v>
+      </c>
+      <c r="F15" s="70" t="s">
         <v>94</v>
       </c>
-      <c r="G15" s="57" t="s">
+      <c r="G15" s="61" t="s">
         <v>158</v>
       </c>
-      <c r="H15" s="59" t="s">
+      <c r="H15" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="I15" s="57" t="s">
+      <c r="I15" s="61" t="s">
         <v>160</v>
       </c>
-      <c r="J15" s="61" t="s">
+      <c r="J15" s="69" t="s">
         <v>161</v>
       </c>
-      <c r="K15" s="53" t="s">
+      <c r="K15" s="88" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="149.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="71"/>
-[...9 lines deleted...]
-      <c r="K16" s="54"/>
+      <c r="A16" s="64"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="62"/>
+      <c r="H16" s="75"/>
+      <c r="I16" s="62"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="89"/>
     </row>
     <row r="17" spans="1:12" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="70" t="s">
+      <c r="A17" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="57" t="s">
+      <c r="B17" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="72" t="s">
+      <c r="C17" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="D17" s="72" t="s">
+      <c r="D17" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E17" s="86">
-[...2 lines deleted...]
-      <c r="F17" s="57" t="s">
+      <c r="E17" s="67">
+        <v>1892.5</v>
+      </c>
+      <c r="F17" s="61" t="s">
         <v>162</v>
       </c>
-      <c r="G17" s="57" t="s">
+      <c r="G17" s="61" t="s">
         <v>163</v>
       </c>
-      <c r="H17" s="82" t="s">
+      <c r="H17" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="I17" s="57" t="s">
+      <c r="I17" s="61" t="s">
         <v>164</v>
       </c>
-      <c r="J17" s="57" t="s">
+      <c r="J17" s="61" t="s">
         <v>165</v>
       </c>
-      <c r="K17" s="82" t="s">
+      <c r="K17" s="59" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="225" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="71"/>
-[...9 lines deleted...]
-      <c r="K18" s="65"/>
+      <c r="A18" s="64"/>
+      <c r="B18" s="62"/>
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="60"/>
       <c r="L18" s="9"/>
     </row>
     <row r="19" spans="1:12" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="E19" s="84">
-        <v>60000</v>
+      <c r="E19" s="54">
+        <v>20000</v>
       </c>
       <c r="F19" s="26" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>166</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="J19" s="26" t="s">
         <v>120</v>
       </c>
       <c r="K19" s="10" t="s">
         <v>39</v>
       </c>
       <c r="L19" s="9"/>
     </row>
     <row r="20" spans="1:12" ht="114.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="E20" s="84">
-        <v>274124.59999999998</v>
+      <c r="E20" s="54">
+        <v>219898.74</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>90</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="10" t="s">
         <v>106</v>
       </c>
       <c r="I20" s="25" t="s">
         <v>90</v>
       </c>
       <c r="J20" s="7" t="s">
         <v>90</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="408.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>92</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="E21" s="84">
-        <v>2200</v>
+      <c r="E21" s="54">
+        <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="16" t="s">
         <v>121</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K21" s="46" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="9"/>
     </row>
     <row r="22" spans="1:12" ht="399.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E22" s="90">
+      <c r="E22" s="56">
         <v>0</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="2" t="s">
         <v>122</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K22" s="10" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="9"/>
     </row>
     <row r="23" spans="1:12" ht="300" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E23" s="84">
+      <c r="E23" s="54">
         <v>0</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="10" t="s">
         <v>123</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>123</v>
       </c>
       <c r="L23" s="9"/>
     </row>
     <row r="24" spans="1:12" ht="300" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E24" s="90">
-        <v>625580.5</v>
+      <c r="E24" s="56">
+        <v>640330</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="L24" s="9"/>
     </row>
     <row r="25" spans="1:12" ht="300" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E25" s="84">
+      <c r="E25" s="54">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>169</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>170</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>125</v>
       </c>
       <c r="L25" s="9"/>
     </row>
     <row r="26" spans="1:12" ht="72" x14ac:dyDescent="0.3">
       <c r="A26" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E26" s="84">
-        <v>675259.43</v>
+      <c r="E26" s="54">
+        <v>1489537.65</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>126</v>
       </c>
       <c r="G26" s="47"/>
       <c r="H26" s="2" t="s">
         <v>127</v>
       </c>
       <c r="I26" s="2"/>
       <c r="J26" s="14"/>
       <c r="K26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="L26" s="9"/>
     </row>
     <row r="27" spans="1:12" ht="165" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E27" s="84">
-        <v>1160828.1200000001</v>
+      <c r="E27" s="54">
+        <v>372035.79</v>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="4"/>
       <c r="H27" s="2" t="s">
         <v>51</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="J27" s="15"/>
       <c r="K27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="L27" s="9"/>
     </row>
     <row r="28" spans="1:12" ht="126" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E28" s="84">
-        <v>660510.68999999994</v>
+      <c r="E28" s="54">
+        <v>1343717.6</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="10" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="10"/>
       <c r="J28" s="15"/>
       <c r="K28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="L28" s="9"/>
     </row>
     <row r="29" spans="1:12" ht="273.60000000000002" x14ac:dyDescent="0.3">
       <c r="A29" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>92</v>
       </c>
       <c r="D29" s="39">
         <v>55153</v>
       </c>
-      <c r="E29" s="84">
-        <v>1773561.9</v>
+      <c r="E29" s="54">
+        <v>1701275.08</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="48" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>171</v>
       </c>
       <c r="J29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="K29" s="18" t="s">
         <v>89</v>
       </c>
       <c r="L29" s="9"/>
     </row>
     <row r="30" spans="1:12" ht="316.8" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="E30" s="84">
+      <c r="E30" s="54">
         <v>0</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>91</v>
       </c>
       <c r="H30" s="10" t="s">
         <v>128</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>129</v>
       </c>
       <c r="J30" s="4" t="s">
         <v>130</v>
       </c>
       <c r="K30" s="18" t="s">
         <v>57</v>
       </c>
       <c r="L30" s="9"/>
     </row>
     <row r="31" spans="1:12" ht="337.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="17" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="E31" s="84">
-        <v>23655587.109999999</v>
+      <c r="E31" s="54">
+        <v>24195136.149999999</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>104</v>
       </c>
       <c r="G31" s="42" t="s">
         <v>84</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>103</v>
       </c>
       <c r="I31" s="42" t="s">
         <v>105</v>
       </c>
       <c r="J31" s="15" t="s">
         <v>111</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="L31" s="9"/>
     </row>
     <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="19"/>
       <c r="B32" s="20"/>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
-      <c r="E32" s="91"/>
+      <c r="E32" s="57"/>
       <c r="F32" s="32"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
     </row>
     <row r="33" spans="5:12" x14ac:dyDescent="0.3">
-      <c r="E33" s="91"/>
+      <c r="E33" s="57"/>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="55">
-    <mergeCell ref="K17:K18"/>
-[...19 lines deleted...]
-    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
-    <mergeCell ref="E11:E12"/>
-[...24 lines deleted...]
-    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="K4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="K7" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="K22" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="K24" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="K26" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="K29" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B30" r:id="rId8" display="http://www.eaut.it/chi-siamo" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="K30" r:id="rId9" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="B31" r:id="rId10" display="http://www.izsum.it/IZSUM/Common/pages01/wfContentLinkDownload.aspx?IDMAP=3" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="K28" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="K6" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="K19" r:id="rId13" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="K27" r:id="rId14" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="K17" r:id="rId15" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="H8" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="K8" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="K9" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="K11" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="K13" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="K15" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="K31" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
     <hyperlink ref="H7" r:id="rId23" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>