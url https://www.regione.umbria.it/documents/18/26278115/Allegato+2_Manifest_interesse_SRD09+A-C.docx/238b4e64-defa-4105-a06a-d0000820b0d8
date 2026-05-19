--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="60E8D9DA" w14:textId="2DF7E245" w:rsidR="00C04C9C" w:rsidRDefault="00836183" w:rsidP="007B5516">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complemento</w:t>
       </w:r>
       <w:r w:rsidR="00FA3B09" w:rsidRPr="009045B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1913,78 +1913,67 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7929" w:rsidRPr="004D7929" w14:paraId="5C4B7D0B" w14:textId="77777777" w:rsidTr="008439B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B43EA49" w14:textId="77777777" w:rsidR="004D7929" w:rsidRPr="00B057D8" w:rsidRDefault="004D7929" w:rsidP="002D4CD2">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B057D8">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="002D4CD2">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>odica</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">odica </w:t>
             </w:r>
             <w:r w:rsidRPr="00B057D8">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="002D4CD2">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7873" w:type="dxa"/>
           </w:tcPr>
@@ -2925,71 +2914,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B37879" w14:paraId="4E7E7CED" w14:textId="77777777" w:rsidTr="00DC6E6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CB696B6" w14:textId="3C105F23" w:rsidR="00B37879" w:rsidRPr="00B057D8" w:rsidRDefault="00B37879" w:rsidP="00DC6E6C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B057D8">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nato/a </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Nato/a a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43C09770" w14:textId="77777777" w:rsidR="00B37879" w:rsidRPr="00B057D8" w:rsidRDefault="00B37879" w:rsidP="00DC6E6C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B37879" w14:paraId="6099A59D" w14:textId="77777777" w:rsidTr="00DC6E6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="658B76BF" w14:textId="77777777" w:rsidR="00B37879" w:rsidRPr="00B057D8" w:rsidRDefault="00B37879" w:rsidP="00DC6E6C">
@@ -3736,63 +3705,63 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1C56426A" w14:textId="77777777" w:rsidR="007D0065" w:rsidRPr="00F853A8" w:rsidRDefault="007D0065" w:rsidP="005E70F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2181"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="1660"/>
         <w:gridCol w:w="1841"/>
-        <w:gridCol w:w="2047"/>
-        <w:gridCol w:w="2124"/>
+        <w:gridCol w:w="2111"/>
+        <w:gridCol w:w="2061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD523B" w14:paraId="3B517450" w14:textId="77CC1DCC" w:rsidTr="00FA3FC1">
+      <w:tr w:rsidR="00CD523B" w14:paraId="3B517450" w14:textId="77CC1DCC" w:rsidTr="00635401">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="705300C5" w14:textId="283408E5" w:rsidR="00F96BBB" w:rsidRPr="00B057D8" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Titolo identificativo del progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="pct"/>
@@ -3847,279 +3816,281 @@
             <w:tcW w:w="934" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65983C43" w14:textId="4F221CA6" w:rsidR="00F96BBB" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Importo complessivo del progetto (euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1039" w:type="pct"/>
+            <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="03F9C533" w14:textId="6E036ABA" w:rsidR="00F96BBB" w:rsidRPr="0087039A" w:rsidRDefault="00F96BBB" w:rsidP="0087039A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributo richiesto </w:t>
             </w:r>
             <w:r w:rsidR="00CD523B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in funzione delle disposizioni di cui all’art.9 dell’Avviso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="pct"/>
+            <w:tcW w:w="1046" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA00FB2" w14:textId="70E107EB" w:rsidR="00F96BBB" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
+          <w:p w14:paraId="6CA00FB2" w14:textId="51A1E57F" w:rsidR="00F96BBB" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Durata del progetto compresa la rendicontazione delle spese (massimo 18 mesi)</w:t>
+              <w:t xml:space="preserve">Durata del progetto compresa la rendicontazione delle spese (massimo </w:t>
+            </w:r>
+            <w:r w:rsidR="00946ACF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00635401">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mesi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD523B" w14:paraId="1C8F01D5" w14:textId="4E62949B" w:rsidTr="00FA3FC1">
+      <w:tr w:rsidR="00CD523B" w14:paraId="1C8F01D5" w14:textId="4E62949B" w:rsidTr="00635401">
         <w:trPr>
           <w:trHeight w:val="1395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A5AE84F" w14:textId="77777777" w:rsidR="00F96BBB" w:rsidRPr="00B057D8" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F00971" w14:textId="77777777" w:rsidR="00F96BBB" w:rsidRPr="00B057D8" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="934" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035068BE" w14:textId="70610454" w:rsidR="00F96BBB" w:rsidRPr="00B057D8" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1039" w:type="pct"/>
+            <w:tcW w:w="1071" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="77E81334" w14:textId="77777777" w:rsidR="00F96BBB" w:rsidRPr="00B057D8" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="pct"/>
+            <w:tcW w:w="1046" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36EBCEDB" w14:textId="200EEEB3" w:rsidR="00F96BBB" w:rsidRPr="00B057D8" w:rsidRDefault="00F96BBB" w:rsidP="00303E6D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31B1256C" w14:textId="39A0100A" w:rsidR="00FA3FC1" w:rsidRPr="00A72B05" w:rsidRDefault="004F20C9" w:rsidP="00FA3FC1">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk221780228"/>
       <w:r w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ai sensi dell’art. 7, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ai sensi dell’art. 7, parag. 7.1 dell’Avviso Pubblico</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>parag</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A72B05">
+        <w:t>, n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3FC1" w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. 7.1 dell’Avviso Pubblico</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve">on sono ammissibili interventi la cui spesa </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, n</w:t>
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ammissibile </w:t>
       </w:r>
       <w:r w:rsidR="00FA3FC1" w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(intesa come costo complessivo del progetto) sia superiore </w:t>
       </w:r>
       <w:r w:rsidR="00FA3FC1" w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>a 1.000.000</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5601,51 +5572,50 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24246C61" w14:textId="01689ECE" w:rsidR="00D60D6C" w:rsidRPr="00444E8B" w:rsidRDefault="000A2192" w:rsidP="00D60D6C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444E8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Criterio </w:t>
             </w:r>
             <w:r w:rsidR="00E544DB" w:rsidRPr="00444E8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00444E8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00BB61A0" w:rsidRPr="00444E8B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -6149,61 +6119,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="653A872E" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>20 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ECAC179" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6448,61 +6409,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37271613" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>10 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79191482" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6672,61 +6624,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D7F584D" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>5 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43CD61BA" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6960,61 +6903,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0207FDA9" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>20 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2417DD48" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7196,61 +7130,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05C94605" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>20 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="261B63B5" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7476,61 +7401,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69FFF127" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>10 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="646A1F4A" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7743,61 +7659,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FB4884D" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>12 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AF2AE11" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7953,61 +7860,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="440DA792" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F220C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>8 pt</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="138B62D4" w14:textId="77777777" w:rsidR="001C766D" w:rsidRPr="00F220C4" w:rsidRDefault="001C766D" w:rsidP="00776F47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1474"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8124,51 +8022,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B490E6" w14:textId="394DEE19" w:rsidR="00B77A1C" w:rsidRPr="00A72B05" w:rsidRDefault="00371BB9" w:rsidP="00B77A1C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ai sensi dell’art. 8 dell’Avviso Pubblico, a</w:t>
       </w:r>
       <w:r w:rsidR="00B77A1C" w:rsidRPr="00A72B05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it"/>
         </w:rPr>
         <w:t xml:space="preserve"> parità di punteggio verrà data priorità ai progetti con l’importo richiesto e ammissibile maggiore in sede di verifica delle Manifestazioni di Interesse ma, ai fini della conferma della relativa priorità, l’ammissibilità dell’importo richiesto verrà verificata in sede di istruttoria della domanda di sostegno.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5127B1BA" w14:textId="77777777" w:rsidR="00B77A1C" w:rsidRPr="00B77A1C" w:rsidRDefault="00B77A1C" w:rsidP="00B77A1C">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72B05">
         <w:rPr>
@@ -10469,70 +10366,70 @@
         </w:rPr>
         <w:t>atto con cui l’Ente proponente approva la manifestazione di interesse e la relativa documentazione.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48119C4F" w14:textId="77777777" w:rsidR="00560E43" w:rsidRPr="00560E43" w:rsidRDefault="00560E43" w:rsidP="00560E43">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00560E43" w:rsidRPr="00560E43" w:rsidSect="00B81226">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11905" w:h="16840"/>
       <w:pgMar w:top="1582" w:right="1021" w:bottom="278" w:left="1021" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="328C6C42" w14:textId="77777777" w:rsidR="00876A23" w:rsidRDefault="00876A23">
+    <w:p w14:paraId="6C51FE35" w14:textId="77777777" w:rsidR="009D4ED5" w:rsidRDefault="009D4ED5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="417CA3FB" w14:textId="77777777" w:rsidR="00876A23" w:rsidRDefault="00876A23">
+    <w:p w14:paraId="22ABA92B" w14:textId="77777777" w:rsidR="009D4ED5" w:rsidRDefault="009D4ED5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -10579,124 +10476,125 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2516525D" w14:textId="6A4EC92B" w:rsidR="00211FC4" w:rsidRDefault="00211FC4">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64628529" w14:textId="77777777" w:rsidR="00211FC4" w:rsidRDefault="00211FC4">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-705254684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="25670EE1" w14:textId="77777777" w:rsidR="00B81226" w:rsidRDefault="00B81226">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7DB28854" w14:textId="77777777" w:rsidR="00B81226" w:rsidRDefault="00B81226">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03136377" w14:textId="77777777" w:rsidR="00876A23" w:rsidRDefault="00876A23">
+    <w:p w14:paraId="052FBE7E" w14:textId="77777777" w:rsidR="009D4ED5" w:rsidRDefault="009D4ED5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14D8F344" w14:textId="77777777" w:rsidR="00876A23" w:rsidRDefault="00876A23">
+    <w:p w14:paraId="3AE5671C" w14:textId="77777777" w:rsidR="009D4ED5" w:rsidRDefault="009D4ED5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6874D935" w14:textId="77777777" w:rsidR="00B73344" w:rsidRPr="00E95A73" w:rsidRDefault="00B73344" w:rsidP="00B73344">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95A73">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E95A73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -10746,104 +10644,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47675">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in fase di concessione del contributo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3DF84FD5" w14:textId="58994B30" w:rsidR="00211FC4" w:rsidRPr="00531A35" w:rsidRDefault="00211FC4" w:rsidP="00531A35">
     <w:pPr>
       <w:spacing w:before="100" w:after="120"/>
       <w:ind w:firstLine="12474"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00036656">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidRPr="00036656">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>llegato</w:t>
-[...10 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">llegato </w:t>
     </w:r>
     <w:r w:rsidR="00A749B9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00036656">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A1B7F55" w14:textId="77777777" w:rsidR="00211FC4" w:rsidRPr="00436574" w:rsidRDefault="00211FC4" w:rsidP="00DA066A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
@@ -10924,51 +10810,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> Az. </w:t>
     </w:r>
     <w:r w:rsidR="00356C6C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:smallCaps/>
       </w:rPr>
       <w:t>A-</w:t>
     </w:r>
     <w:r w:rsidR="00BC18F3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:smallCaps/>
       </w:rPr>
       <w:t>C)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33109488" w14:textId="77777777" w:rsidR="00AB10B0" w:rsidRDefault="00AB10B0"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0845687D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A740AAEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -12093,195 +11979,196 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1515609522">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2015301770">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="596713349">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1753041930">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="431778932">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="223954066">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="526215945">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2120372678">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1425414360">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1567371773">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="811482528">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="516772831">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="44568702">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1367637197">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="74"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467431"/>
     <w:rsid w:val="0000160E"/>
     <w:rsid w:val="00001EE0"/>
     <w:rsid w:val="000021BF"/>
     <w:rsid w:val="00005D5B"/>
     <w:rsid w:val="00010028"/>
     <w:rsid w:val="00010076"/>
     <w:rsid w:val="000127FC"/>
     <w:rsid w:val="000138A4"/>
     <w:rsid w:val="00013CA3"/>
     <w:rsid w:val="00015699"/>
     <w:rsid w:val="000163B2"/>
     <w:rsid w:val="00017466"/>
     <w:rsid w:val="00017AA2"/>
+    <w:rsid w:val="00021B38"/>
     <w:rsid w:val="0002264C"/>
     <w:rsid w:val="00024937"/>
     <w:rsid w:val="00025B98"/>
     <w:rsid w:val="00026B6D"/>
     <w:rsid w:val="000273C4"/>
     <w:rsid w:val="000300EA"/>
     <w:rsid w:val="000302CC"/>
     <w:rsid w:val="00033751"/>
     <w:rsid w:val="0003385B"/>
     <w:rsid w:val="00035735"/>
     <w:rsid w:val="0003576B"/>
     <w:rsid w:val="00036597"/>
     <w:rsid w:val="00036656"/>
     <w:rsid w:val="00036B1D"/>
     <w:rsid w:val="00040761"/>
     <w:rsid w:val="00045F84"/>
     <w:rsid w:val="000468BD"/>
     <w:rsid w:val="00047040"/>
     <w:rsid w:val="00047D12"/>
     <w:rsid w:val="000501F8"/>
     <w:rsid w:val="00050629"/>
     <w:rsid w:val="00051932"/>
     <w:rsid w:val="000534D3"/>
     <w:rsid w:val="00054003"/>
     <w:rsid w:val="00057F06"/>
@@ -12725,50 +12612,51 @@
     <w:rsid w:val="005E5000"/>
     <w:rsid w:val="005E5907"/>
     <w:rsid w:val="005E6438"/>
     <w:rsid w:val="005E70F6"/>
     <w:rsid w:val="005E7272"/>
     <w:rsid w:val="005F05C7"/>
     <w:rsid w:val="005F203F"/>
     <w:rsid w:val="005F6C93"/>
     <w:rsid w:val="005F79E8"/>
     <w:rsid w:val="006013B9"/>
     <w:rsid w:val="00601BD9"/>
     <w:rsid w:val="0060205A"/>
     <w:rsid w:val="006029EA"/>
     <w:rsid w:val="00602D36"/>
     <w:rsid w:val="006035F2"/>
     <w:rsid w:val="00605B79"/>
     <w:rsid w:val="00605C97"/>
     <w:rsid w:val="006064F2"/>
     <w:rsid w:val="00607FD6"/>
     <w:rsid w:val="006106D6"/>
     <w:rsid w:val="00615716"/>
     <w:rsid w:val="00624C6E"/>
     <w:rsid w:val="00630EE8"/>
     <w:rsid w:val="006323EF"/>
     <w:rsid w:val="00634C31"/>
+    <w:rsid w:val="00635401"/>
     <w:rsid w:val="006410C4"/>
     <w:rsid w:val="00643E56"/>
     <w:rsid w:val="0065374E"/>
     <w:rsid w:val="006558B8"/>
     <w:rsid w:val="00663ABD"/>
     <w:rsid w:val="00664470"/>
     <w:rsid w:val="0066595E"/>
     <w:rsid w:val="00665A6A"/>
     <w:rsid w:val="006664C9"/>
     <w:rsid w:val="006666B8"/>
     <w:rsid w:val="0066772F"/>
     <w:rsid w:val="0067113F"/>
     <w:rsid w:val="006740F9"/>
     <w:rsid w:val="006746EC"/>
     <w:rsid w:val="0067627D"/>
     <w:rsid w:val="0067737F"/>
     <w:rsid w:val="0068212A"/>
     <w:rsid w:val="00682D4A"/>
     <w:rsid w:val="00684883"/>
     <w:rsid w:val="00690557"/>
     <w:rsid w:val="00690B63"/>
     <w:rsid w:val="006913CE"/>
     <w:rsid w:val="00692248"/>
     <w:rsid w:val="00693170"/>
     <w:rsid w:val="006961B6"/>
@@ -12947,92 +12835,94 @@
     <w:rsid w:val="00906631"/>
     <w:rsid w:val="0090711F"/>
     <w:rsid w:val="00910B0E"/>
     <w:rsid w:val="009131C8"/>
     <w:rsid w:val="00915FEE"/>
     <w:rsid w:val="00920494"/>
     <w:rsid w:val="00921BD1"/>
     <w:rsid w:val="00921CE6"/>
     <w:rsid w:val="00922140"/>
     <w:rsid w:val="0092417C"/>
     <w:rsid w:val="0092446D"/>
     <w:rsid w:val="009258BF"/>
     <w:rsid w:val="00927383"/>
     <w:rsid w:val="00931DBB"/>
     <w:rsid w:val="0093273E"/>
     <w:rsid w:val="00933762"/>
     <w:rsid w:val="009339B3"/>
     <w:rsid w:val="00933BE8"/>
     <w:rsid w:val="00937438"/>
     <w:rsid w:val="0093783C"/>
     <w:rsid w:val="00937B96"/>
     <w:rsid w:val="009436AC"/>
     <w:rsid w:val="00943923"/>
     <w:rsid w:val="00945A0F"/>
     <w:rsid w:val="009469A7"/>
+    <w:rsid w:val="00946ACF"/>
     <w:rsid w:val="00951633"/>
     <w:rsid w:val="00952370"/>
     <w:rsid w:val="00954298"/>
     <w:rsid w:val="00954C80"/>
     <w:rsid w:val="00956062"/>
     <w:rsid w:val="00965E6F"/>
     <w:rsid w:val="00966D37"/>
     <w:rsid w:val="0096764E"/>
     <w:rsid w:val="00972122"/>
     <w:rsid w:val="00975AEE"/>
     <w:rsid w:val="00975DA1"/>
     <w:rsid w:val="009812A3"/>
     <w:rsid w:val="00981DB2"/>
     <w:rsid w:val="00982EC2"/>
     <w:rsid w:val="009861AF"/>
     <w:rsid w:val="00992401"/>
     <w:rsid w:val="00994B78"/>
     <w:rsid w:val="00994D00"/>
     <w:rsid w:val="00996919"/>
     <w:rsid w:val="0099725B"/>
     <w:rsid w:val="009A0ABF"/>
     <w:rsid w:val="009A313C"/>
     <w:rsid w:val="009A31E8"/>
     <w:rsid w:val="009A420F"/>
     <w:rsid w:val="009A543C"/>
     <w:rsid w:val="009A6A42"/>
     <w:rsid w:val="009B0066"/>
     <w:rsid w:val="009B09EF"/>
     <w:rsid w:val="009B1CAD"/>
     <w:rsid w:val="009B4C69"/>
     <w:rsid w:val="009B516F"/>
     <w:rsid w:val="009B5FC6"/>
     <w:rsid w:val="009C1B93"/>
     <w:rsid w:val="009C2707"/>
     <w:rsid w:val="009C3A9D"/>
     <w:rsid w:val="009C3E7F"/>
     <w:rsid w:val="009C4DFF"/>
     <w:rsid w:val="009C5E9F"/>
     <w:rsid w:val="009C71C3"/>
     <w:rsid w:val="009D0069"/>
     <w:rsid w:val="009D43D8"/>
     <w:rsid w:val="009D4404"/>
+    <w:rsid w:val="009D4ED5"/>
     <w:rsid w:val="009D50A7"/>
     <w:rsid w:val="009D7A7E"/>
     <w:rsid w:val="009E37CD"/>
     <w:rsid w:val="009E4CCA"/>
     <w:rsid w:val="009E70B5"/>
     <w:rsid w:val="009E79A8"/>
     <w:rsid w:val="009F2C6D"/>
     <w:rsid w:val="009F3F67"/>
     <w:rsid w:val="00A00E98"/>
     <w:rsid w:val="00A039CB"/>
     <w:rsid w:val="00A03F9A"/>
     <w:rsid w:val="00A05CCE"/>
     <w:rsid w:val="00A065C4"/>
     <w:rsid w:val="00A12DDD"/>
     <w:rsid w:val="00A143E8"/>
     <w:rsid w:val="00A14D8D"/>
     <w:rsid w:val="00A15C2E"/>
     <w:rsid w:val="00A15C63"/>
     <w:rsid w:val="00A21A3B"/>
     <w:rsid w:val="00A23900"/>
     <w:rsid w:val="00A25C54"/>
     <w:rsid w:val="00A25E4D"/>
     <w:rsid w:val="00A261D9"/>
     <w:rsid w:val="00A30361"/>
     <w:rsid w:val="00A306B1"/>
@@ -13223,50 +13113,51 @@
     <w:rsid w:val="00C86BAF"/>
     <w:rsid w:val="00C9095D"/>
     <w:rsid w:val="00C94380"/>
     <w:rsid w:val="00CA13E0"/>
     <w:rsid w:val="00CA2372"/>
     <w:rsid w:val="00CA3ED3"/>
     <w:rsid w:val="00CA441B"/>
     <w:rsid w:val="00CA54E1"/>
     <w:rsid w:val="00CA6885"/>
     <w:rsid w:val="00CA6FD2"/>
     <w:rsid w:val="00CB228C"/>
     <w:rsid w:val="00CB308F"/>
     <w:rsid w:val="00CB3476"/>
     <w:rsid w:val="00CB3879"/>
     <w:rsid w:val="00CB6367"/>
     <w:rsid w:val="00CB74EB"/>
     <w:rsid w:val="00CC0F6F"/>
     <w:rsid w:val="00CC6498"/>
     <w:rsid w:val="00CD43A8"/>
     <w:rsid w:val="00CD51CE"/>
     <w:rsid w:val="00CD523B"/>
     <w:rsid w:val="00CD6CB0"/>
     <w:rsid w:val="00CE22B1"/>
     <w:rsid w:val="00CE266F"/>
     <w:rsid w:val="00CE3945"/>
+    <w:rsid w:val="00CE3FC1"/>
     <w:rsid w:val="00CE4372"/>
     <w:rsid w:val="00CE4850"/>
     <w:rsid w:val="00CE545B"/>
     <w:rsid w:val="00CF2563"/>
     <w:rsid w:val="00CF4395"/>
     <w:rsid w:val="00CF5FC6"/>
     <w:rsid w:val="00CF690D"/>
     <w:rsid w:val="00D01156"/>
     <w:rsid w:val="00D01415"/>
     <w:rsid w:val="00D036B9"/>
     <w:rsid w:val="00D0396B"/>
     <w:rsid w:val="00D03E50"/>
     <w:rsid w:val="00D10520"/>
     <w:rsid w:val="00D11A16"/>
     <w:rsid w:val="00D212E7"/>
     <w:rsid w:val="00D2230A"/>
     <w:rsid w:val="00D24679"/>
     <w:rsid w:val="00D25454"/>
     <w:rsid w:val="00D3076A"/>
     <w:rsid w:val="00D30CF4"/>
     <w:rsid w:val="00D3224D"/>
     <w:rsid w:val="00D335A0"/>
     <w:rsid w:val="00D42DBA"/>
     <w:rsid w:val="00D43ECC"/>
     <w:rsid w:val="00D4778A"/>
@@ -13481,64 +13372,64 @@
     <w:rsid w:val="00FE5FAB"/>
     <w:rsid w:val="00FF40F8"/>
     <w:rsid w:val="00FF4DC8"/>
     <w:rsid w:val="00FF6E36"/>
     <w:rsid w:val="00FF767C"/>
     <w:rsid w:val="00FF7BE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C09FCA1"/>
   <w15:docId w15:val="{1873D715-499B-4C3A-B621-C13C7F12DF9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14859,51 +14750,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D60F2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
     <w:name w:val="Soggetto commento Carattere"/>
     <w:basedOn w:val="TestocommentoCarattere"/>
     <w:link w:val="Soggettocommento"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008D60F2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="27533541">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="97215567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>